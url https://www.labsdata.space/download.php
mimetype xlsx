--- v0 (2026-09-09)
+++ v1 (2026-11-08)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Test Records" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="164">
   <si>
     <r>
       <t xml:space="preserve">Date</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Job ID</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Product</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Sample ID</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Test Parameters</t>
     </r>
   </si>
@@ -252,50 +252,375 @@
     <t>A $25,000 promo code to make history https://alstr.in/CEGPwdR</t>
   </si>
   <si>
     <t>h-bahar@web.de</t>
   </si>
   <si>
     <t>1986-05-04</t>
   </si>
   <si>
     <t>1982-03-07</t>
   </si>
   <si>
     <t>GET LOADED WITH A $25,000 PROMO CODE</t>
   </si>
   <si>
     <t>Go for glory with a $25,000 promo code https://telegra.ph/Win-the-1000000-jackpot-today-Message-ID-893809-08-30</t>
   </si>
   <si>
     <t>clementinemercier@hotmail.com</t>
   </si>
   <si>
     <t>1981-07-06</t>
   </si>
   <si>
     <t>1984-01-06</t>
+  </si>
+  <si>
+    <t>1983-04-08</t>
+  </si>
+  <si>
+    <t>BE THE ENVY OF YOUR FRIENDS WITH AN PLAYSTATION 5 PRO 2TB</t>
+  </si>
+  <si>
+    <t>Walk away with a brand new PlayStation 5 Pro 2TB https://telegra.ph/Win-a-Sony-PlayStation-5-Pro-today-Message-ID-541722-09-09</t>
+  </si>
+  <si>
+    <t>denneicew9@icloud.com</t>
+  </si>
+  <si>
+    <t>1988-07-01</t>
+  </si>
+  <si>
+    <t>1986-08-01</t>
+  </si>
+  <si>
+    <t>1984-05-05</t>
+  </si>
+  <si>
+    <t>YOU ARE A SMALL TIME FROM WINNING PLAYSTATION 5 PRO 2TB</t>
+  </si>
+  <si>
+    <t>Anhydrous Milk Fat/ Butter oil</t>
+  </si>
+  <si>
+    <t>Be the duel winner of the PlayStation 5 Pro 2TB https://telegra.ph/Win-a-Sony-PlayStation-5-Pro-today-Message-ID-752479-09-11</t>
+  </si>
+  <si>
+    <t>horebc@hotmail.com</t>
+  </si>
+  <si>
+    <t>1987-02-08</t>
+  </si>
+  <si>
+    <t>1984-04-08</t>
+  </si>
+  <si>
+    <t>1981-03-04</t>
+  </si>
+  <si>
+    <t>THE LAMBORGHINI AVENTADOR IS THE SENSATIONAL BESTOWAL</t>
+  </si>
+  <si>
+    <t>Other</t>
+  </si>
+  <si>
+    <t>YOU ARE A MICROSECOND FROM LAMBORGHINI AVENTADOR https://telegra.ph/Win-a-new-Lamborghini-Aventador-today-Message-ID-569048-09-14</t>
+  </si>
+  <si>
+    <t>msdayzie@hotmail.com</t>
+  </si>
+  <si>
+    <t>1981-03-06</t>
+  </si>
+  <si>
+    <t>1981-03-00</t>
+  </si>
+  <si>
+    <t>2026-09-23</t>
+  </si>
+  <si>
+    <t>Condensed/Evaporated Milk</t>
+  </si>
+  <si>
+    <t>Felica</t>
+  </si>
+  <si>
+    <t>Good day from Bonusbacklinks,
+Improve your seo ranking with top quality seo backlinks! 
+BonusBacklinks.com - we deliver daily backlinks and bring organic clicks to your site every day:
+Use 85% Sale
+Strong daily backlinks
+Organic website visits
+Prices start from $1
+Bonus discount codes
+https://bonusbacklinks.com/85off
+Thanks,
+Felica from Bonusbacklinks.com</t>
+  </si>
+  <si>
+    <t>Felica Manuel</t>
+  </si>
+  <si>
+    <t>manuel.felica@gmail.com</t>
+  </si>
+  <si>
+    <t>1983-02-01</t>
+  </si>
+  <si>
+    <t>Partnership Request.</t>
+  </si>
+  <si>
+    <t>Whole Milk Powder</t>
+  </si>
+  <si>
+    <t>Newton Poole</t>
+  </si>
+  <si>
+    <t>Hello!! 
+My name is Newton Poole, I work as the Research and Procurement Pharmacist in a pharmaceutical company. I am writing to extend a business request to you.  I am looking for a trustworthy entrepreneur/individual to represent my company in sourcing some of Herbal oil basic raw materials used in the manufacturing of high-quality antiviral vaccines, cancer treatment, and other life-saving treatments. I am assuring you that good profits will be earned from the commission that will be paid to middle-person(s). 
+I will provide exclusive details to you upon your acceptance. 
+Contact WhatsApp: +1 626-477-1008 
+contact by email only when you don't have WhatsApp: newton.poole@baxaltaspharmaceuticals.com 
+I await your response to provide further details to you. 
+Regards 
+Newton Poole.</t>
+  </si>
+  <si>
+    <t>mj2748961@gmail.com</t>
+  </si>
+  <si>
+    <t>1981-05-03</t>
+  </si>
+  <si>
+    <t>1982-07-02</t>
+  </si>
+  <si>
+    <t>2026-10-09</t>
+  </si>
+  <si>
+    <t>SL-26/091001</t>
+  </si>
+  <si>
+    <t>SL-26/091001A</t>
+  </si>
+  <si>
+    <t>Salt as NaCl % (w/w) (Method: FSSAI 01.083:2022) | Reichert Meissl Value (Method: FSSAI 01.084:2022) | Fat % (w/w) (Method: FSSAI 01.082:2022)</t>
+  </si>
+  <si>
+    <t>Suruchi Consultants</t>
+  </si>
+  <si>
+    <t>Anand Kumar</t>
+  </si>
+  <si>
+    <t>anand@suruchiconsultants.com</t>
+  </si>
+  <si>
+    <t>200gm</t>
+  </si>
+  <si>
+    <t>B-01</t>
+  </si>
+  <si>
+    <t>2026-10-10</t>
+  </si>
+  <si>
+    <t>NA</t>
+  </si>
+  <si>
+    <t>Channa / Paneer</t>
+  </si>
+  <si>
+    <t>SL-26/091001B</t>
+  </si>
+  <si>
+    <t>Moisture % (w/w) (Method: FSSAI 01.043:2022) | Fat % (w/w) (Method: FSSAI 01.044:2022)</t>
+  </si>
+  <si>
+    <t>2026-10-08</t>
+  </si>
+  <si>
+    <t>Anshu Tyagi</t>
+  </si>
+  <si>
+    <t>SLR202601</t>
+  </si>
+  <si>
+    <t>Cash</t>
+  </si>
+  <si>
+    <t>B-02</t>
+  </si>
+  <si>
+    <t>2026-10-01</t>
+  </si>
+  <si>
+    <t>2026-10-05</t>
+  </si>
+  <si>
+    <t>1983-04-06</t>
+  </si>
+  <si>
+    <t>READ THE NEWS AND THEORIZE POSSIBILITIES FOR $50,000,000 PER MONTH</t>
+  </si>
+  <si>
+    <t>Milk Cereal Based Complementary Food and Processed Cereal Based Complementary Food</t>
+  </si>
+  <si>
+    <t>JeremySmumn</t>
+  </si>
+  <si>
+    <t>READ THE NEWS AND EARN $50,000,000 PER MONTH RATIONALLY https://telegra.ph/Read-the-latest-news-and-earn-50000000-in-a-month-Message-ID-57819-10-05</t>
+  </si>
+  <si>
+    <t>winstybenjamin@gmail.com</t>
+  </si>
+  <si>
+    <t>1987-04-08</t>
+  </si>
+  <si>
+    <t>1986-00-03</t>
+  </si>
+  <si>
+    <t>1980-01-04</t>
+  </si>
+  <si>
+    <t>Ich würde die Gelegenheit sehr schätzen, mit Ihnen eine Diskussion über diese Transaktion zu führen.</t>
+  </si>
+  <si>
+    <t>Michael Anthony</t>
+  </si>
+  <si>
+    <t>Guten Tag aus Frankreich, 
+Mein Name ist Michael Anthony, und ich bin ein Rechtsanwalt, der hier in Bordeaux, Frankreich tätig ist. Ich habe Ihnen zuvor einen Brief bezüglich einer Transaktion mit einem Wert von 13,5 Millionen US-Dollar gesendet, welche von meinem verstorbenen Mandanten hinterlassen wurde. Da ich keine Antwort von Ihnen erhalten habe, habe ich mich entschlossen, Sie erneut über diesen Kanal zu kontaktieren, da ich nach Überprüfung Ihres Profils davon überzeugt bin, dass Sie in einer besseren Position sind, um effektiv mit mir in dieser Angelegenheit zusammenzuarbeiten. 
+Ich möchte hervorheben, dass die Erlöse nach erfolgreichem Abschluss dieser Transaktion zu gleichen Teilen zwischen uns aufgeteilt werden, jeweils 50-50. 
+Ich würde Ihre umgehende Antwort unter dieser E-Mail-Adresse schätzen: info@barreauavocate.com, damit wir die spezifischen Details besprechen und die nächsten Schritte zur Weiterführung festlegen können. 
+Mit freundlichen Grüßen, 
+Herr Michael Anthony. 
+M&amp;A. ASOC. Rechtsanwalt. 
+Tel:  + 33 756 850 084 
+E-mail: info@barreauavocate.com</t>
+  </si>
+  <si>
+    <t>infogunthergram@gmail.com</t>
+  </si>
+  <si>
+    <t>1987-03-00</t>
+  </si>
+  <si>
+    <t>1981-01-02</t>
+  </si>
+  <si>
+    <t>1981-00-06</t>
+  </si>
+  <si>
+    <t>READ THE NEWS AND HOLOGRAPHIC PRINCIPLE FOR $50,000,000 PER MONTH</t>
+  </si>
+  <si>
+    <t>Read the news and earn $50,000,000 per month synthetically https://telegra.ph/Read-the-latest-news-and-earn-50000000-in-a-month-Message-ID-503857-10-05</t>
+  </si>
+  <si>
+    <t>honzam@gmail.sk</t>
+  </si>
+  <si>
+    <t>1984-04-02</t>
+  </si>
+  <si>
+    <t>1986-04-03</t>
+  </si>
+  <si>
+    <t>1988-05-00</t>
+  </si>
+  <si>
+    <t>Entdecken Sie einen rechtlichen Ansatz für Geschäftsnachrichten</t>
+  </si>
+  <si>
+    <t>Milk Fat</t>
+  </si>
+  <si>
+    <t>AndrewFieri</t>
+  </si>
+  <si>
+    <t>Hallo! 
+Es ist möglich, Geschäftsnachrichten auf rechtmäßige Weise zu senden. 
+Diese Nachricht wird ohne Verwendung personenbezogener Daten des Empfängers übermittelt. Es wird über ein Kommunikationsformular gesendet, das für die Annahme von Anfragen konzipiert ist. Dies kann die Wahrscheinlichkeit verringern, dass die Nachricht als Spam markiert wird. 
+Sie können unseren Service kostenlos testen, bevor Sie sich entscheiden. 
+Die kostenlose Testversion umfasst bis zu 50.000 Nachrichten. 
+Eine Million Nachrichtenversendungen kosten $59. 
+Wenn Sie daran interessiert sind, erreichen Sie uns über Telegram oder WhatsApp. 
+Telegram - https://t.me/FeedbackFormEU 
+WhatsApp - https://wa.me/375259112693 
+Wir schätzen Ihre Zeit.</t>
+  </si>
+  <si>
+    <t>no.reply.JeanGarcia@gmail.com</t>
+  </si>
+  <si>
+    <t>1983-00-02</t>
+  </si>
+  <si>
+    <t>1981-01-03</t>
+  </si>
+  <si>
+    <t>1984-02-02</t>
+  </si>
+  <si>
+    <t>READ THE NEWS AND HEURISTIC LEARNING FOR $50,000,000 PER MONTH</t>
+  </si>
+  <si>
+    <t>Yought/Dahi/Fermented Dairy Product</t>
+  </si>
+  <si>
+    <t>Turn headlines into income when you read the news and earn $50,000,000 per month https://telegra.ph/Read-the-latest-news-and-earn-50000000-in-a-month-Message-ID-793198-10-05</t>
+  </si>
+  <si>
+    <t>corey.walker64@gmail.com</t>
+  </si>
+  <si>
+    <t>1980-08-00</t>
+  </si>
+  <si>
+    <t>1988-05-08</t>
+  </si>
+  <si>
+    <t>Afjefjwkdjwfhwwjirwjfwjf fejwlkdwkjrerwkrwirej kwijifej</t>
+  </si>
+  <si>
+    <t>Michaelisons</t>
+  </si>
+  <si>
+    <t>Gfihudwgfyehjwowjifwhu fuehiqokewwfueiweqijwihrwu ifwiqdjwrhwijwijwirhwu labsdata.space</t>
+  </si>
+  <si>
+    <t>alan-baker424245242@gmx.com</t>
+  </si>
+  <si>
+    <t>1986-03-03</t>
+  </si>
+  <si>
+    <t>1985-06-00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
@@ -609,51 +934,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:V7"/>
+  <dimension ref="A1:V20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
       <selection pane="bottomLeft" activeCell="V1" sqref="V1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16" customWidth="true" style="0"/>
     <col min="2" max="2" width="16" customWidth="true" style="0"/>
     <col min="3" max="3" width="16" customWidth="true" style="0"/>
     <col min="4" max="4" width="16" customWidth="true" style="0"/>
     <col min="5" max="5" width="19" customWidth="true" style="0"/>
     <col min="6" max="6" width="19" customWidth="true" style="0"/>
     <col min="7" max="7" width="29" customWidth="true" style="0"/>
     <col min="8" max="8" width="16" customWidth="true" style="0"/>
     <col min="9" max="9" width="16" customWidth="true" style="0"/>
     <col min="10" max="10" width="16" customWidth="true" style="0"/>
     <col min="11" max="11" width="16" customWidth="true" style="0"/>
     <col min="12" max="12" width="16" customWidth="true" style="0"/>
     <col min="13" max="13" width="16" customWidth="true" style="0"/>
     <col min="14" max="14" width="16" customWidth="true" style="0"/>
     <col min="15" max="15" width="18" customWidth="true" style="0"/>
     <col min="16" max="16" width="16" customWidth="true" style="0"/>
     <col min="17" max="17" width="16" customWidth="true" style="0"/>
@@ -1013,50 +1338,595 @@
         <v>6</v>
       </c>
       <c r="J7" t="s">
         <v>63</v>
       </c>
       <c r="O7" t="s">
         <v>64</v>
       </c>
       <c r="P7" t="s">
         <v>64</v>
       </c>
       <c r="Q7" t="s">
         <v>64</v>
       </c>
       <c r="R7">
         <v>53</v>
       </c>
       <c r="T7" t="s">
         <v>65</v>
       </c>
       <c r="U7" t="s">
         <v>66</v>
       </c>
       <c r="V7">
         <v>1848</v>
+      </c>
+    </row>
+    <row r="8" spans="1:22">
+      <c r="A8" t="s">
+        <v>67</v>
+      </c>
+      <c r="B8" t="s">
+        <v>68</v>
+      </c>
+      <c r="C8" t="s">
+        <v>40</v>
+      </c>
+      <c r="E8" t="s">
+        <v>57</v>
+      </c>
+      <c r="I8">
+        <v>7</v>
+      </c>
+      <c r="J8" t="s">
+        <v>69</v>
+      </c>
+      <c r="O8" t="s">
+        <v>70</v>
+      </c>
+      <c r="P8" t="s">
+        <v>70</v>
+      </c>
+      <c r="Q8" t="s">
+        <v>70</v>
+      </c>
+      <c r="R8">
+        <v>14</v>
+      </c>
+      <c r="T8" t="s">
+        <v>71</v>
+      </c>
+      <c r="U8" t="s">
+        <v>72</v>
+      </c>
+      <c r="V8">
+        <v>7934</v>
+      </c>
+    </row>
+    <row r="9" spans="1:22">
+      <c r="A9" t="s">
+        <v>73</v>
+      </c>
+      <c r="B9" t="s">
+        <v>74</v>
+      </c>
+      <c r="C9" t="s">
+        <v>75</v>
+      </c>
+      <c r="E9" t="s">
+        <v>57</v>
+      </c>
+      <c r="I9">
+        <v>8</v>
+      </c>
+      <c r="J9" t="s">
+        <v>76</v>
+      </c>
+      <c r="O9" t="s">
+        <v>77</v>
+      </c>
+      <c r="P9" t="s">
+        <v>77</v>
+      </c>
+      <c r="Q9" t="s">
+        <v>77</v>
+      </c>
+      <c r="R9">
+        <v>11</v>
+      </c>
+      <c r="T9" t="s">
+        <v>78</v>
+      </c>
+      <c r="U9" t="s">
+        <v>79</v>
+      </c>
+      <c r="V9">
+        <v>9082</v>
+      </c>
+    </row>
+    <row r="10" spans="1:22">
+      <c r="A10" t="s">
+        <v>80</v>
+      </c>
+      <c r="B10" t="s">
+        <v>81</v>
+      </c>
+      <c r="C10" t="s">
+        <v>82</v>
+      </c>
+      <c r="E10" t="s">
+        <v>57</v>
+      </c>
+      <c r="I10">
+        <v>9</v>
+      </c>
+      <c r="J10" t="s">
+        <v>83</v>
+      </c>
+      <c r="O10" t="s">
+        <v>84</v>
+      </c>
+      <c r="P10" t="s">
+        <v>84</v>
+      </c>
+      <c r="Q10" t="s">
+        <v>84</v>
+      </c>
+      <c r="R10">
+        <v>54</v>
+      </c>
+      <c r="T10" t="s">
+        <v>85</v>
+      </c>
+      <c r="U10" t="s">
+        <v>86</v>
+      </c>
+      <c r="V10">
+        <v>7067</v>
+      </c>
+    </row>
+    <row r="11" spans="1:22">
+      <c r="A11" t="s">
+        <v>87</v>
+      </c>
+      <c r="C11" t="s">
+        <v>88</v>
+      </c>
+      <c r="E11" t="s">
+        <v>89</v>
+      </c>
+      <c r="I11">
+        <v>10</v>
+      </c>
+      <c r="J11" t="s">
+        <v>90</v>
+      </c>
+      <c r="O11" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q11" t="s">
+        <v>92</v>
+      </c>
+      <c r="V11">
+        <v>7827141880</v>
+      </c>
+    </row>
+    <row r="12" spans="1:22">
+      <c r="A12" t="s">
+        <v>93</v>
+      </c>
+      <c r="B12" t="s">
+        <v>94</v>
+      </c>
+      <c r="C12" t="s">
+        <v>95</v>
+      </c>
+      <c r="E12" t="s">
+        <v>96</v>
+      </c>
+      <c r="I12">
+        <v>11</v>
+      </c>
+      <c r="J12" t="s">
+        <v>97</v>
+      </c>
+      <c r="O12" t="s">
+        <v>98</v>
+      </c>
+      <c r="P12" t="s">
+        <v>98</v>
+      </c>
+      <c r="Q12" t="s">
+        <v>98</v>
+      </c>
+      <c r="R12">
+        <v>32</v>
+      </c>
+      <c r="T12" t="s">
+        <v>99</v>
+      </c>
+      <c r="U12" t="s">
+        <v>100</v>
+      </c>
+      <c r="V12">
+        <v>6544</v>
+      </c>
+    </row>
+    <row r="13" spans="1:22">
+      <c r="A13" t="s">
+        <v>101</v>
+      </c>
+      <c r="B13" t="s">
+        <v>102</v>
+      </c>
+      <c r="C13" t="s">
+        <v>24</v>
+      </c>
+      <c r="D13" t="s">
+        <v>103</v>
+      </c>
+      <c r="E13" t="s">
+        <v>104</v>
+      </c>
+      <c r="I13">
+        <v>12</v>
+      </c>
+      <c r="J13" t="s">
+        <v>105</v>
+      </c>
+      <c r="O13" t="s">
+        <v>106</v>
+      </c>
+      <c r="P13">
+        <v>8750464472</v>
+      </c>
+      <c r="Q13" t="s">
+        <v>107</v>
+      </c>
+      <c r="R13" t="s">
+        <v>108</v>
+      </c>
+      <c r="S13" t="s">
+        <v>109</v>
+      </c>
+      <c r="U13" t="s">
+        <v>110</v>
+      </c>
+      <c r="V13" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="14" spans="1:22">
+      <c r="A14" t="s">
+        <v>101</v>
+      </c>
+      <c r="B14" t="s">
+        <v>102</v>
+      </c>
+      <c r="C14" t="s">
+        <v>112</v>
+      </c>
+      <c r="D14" t="s">
+        <v>113</v>
+      </c>
+      <c r="E14" t="s">
+        <v>114</v>
+      </c>
+      <c r="F14" t="s">
+        <v>115</v>
+      </c>
+      <c r="G14" t="s">
+        <v>116</v>
+      </c>
+      <c r="H14" t="s">
+        <v>117</v>
+      </c>
+      <c r="I14">
+        <v>13</v>
+      </c>
+      <c r="J14" t="s">
+        <v>105</v>
+      </c>
+      <c r="L14" t="s">
+        <v>118</v>
+      </c>
+      <c r="N14">
+        <v>1000</v>
+      </c>
+      <c r="O14" t="s">
+        <v>106</v>
+      </c>
+      <c r="P14">
+        <v>8750464472</v>
+      </c>
+      <c r="Q14" t="s">
+        <v>107</v>
+      </c>
+      <c r="R14" t="s">
+        <v>108</v>
+      </c>
+      <c r="S14" t="s">
+        <v>119</v>
+      </c>
+      <c r="T14" t="s">
+        <v>120</v>
+      </c>
+      <c r="U14" t="s">
+        <v>121</v>
+      </c>
+      <c r="V14" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="15" spans="1:22">
+      <c r="A15" t="s">
+        <v>122</v>
+      </c>
+      <c r="B15" t="s">
+        <v>123</v>
+      </c>
+      <c r="C15" t="s">
+        <v>124</v>
+      </c>
+      <c r="E15" t="s">
+        <v>125</v>
+      </c>
+      <c r="I15">
+        <v>14</v>
+      </c>
+      <c r="J15" t="s">
+        <v>126</v>
+      </c>
+      <c r="O15" t="s">
+        <v>127</v>
+      </c>
+      <c r="P15" t="s">
+        <v>127</v>
+      </c>
+      <c r="Q15" t="s">
+        <v>127</v>
+      </c>
+      <c r="R15">
+        <v>53</v>
+      </c>
+      <c r="T15" t="s">
+        <v>128</v>
+      </c>
+      <c r="U15" t="s">
+        <v>129</v>
+      </c>
+      <c r="V15">
+        <v>3048</v>
+      </c>
+    </row>
+    <row r="16" spans="1:22">
+      <c r="A16" t="s">
+        <v>130</v>
+      </c>
+      <c r="B16" t="s">
+        <v>131</v>
+      </c>
+      <c r="C16" t="s">
+        <v>112</v>
+      </c>
+      <c r="E16" t="s">
+        <v>132</v>
+      </c>
+      <c r="I16">
+        <v>15</v>
+      </c>
+      <c r="J16" t="s">
+        <v>133</v>
+      </c>
+      <c r="O16" t="s">
+        <v>134</v>
+      </c>
+      <c r="P16" t="s">
+        <v>134</v>
+      </c>
+      <c r="Q16" t="s">
+        <v>134</v>
+      </c>
+      <c r="R16">
+        <v>11</v>
+      </c>
+      <c r="T16" t="s">
+        <v>135</v>
+      </c>
+      <c r="U16" t="s">
+        <v>136</v>
+      </c>
+      <c r="V16">
+        <v>4836</v>
+      </c>
+    </row>
+    <row r="17" spans="1:22">
+      <c r="A17" t="s">
+        <v>137</v>
+      </c>
+      <c r="B17" t="s">
+        <v>138</v>
+      </c>
+      <c r="C17" t="s">
+        <v>40</v>
+      </c>
+      <c r="E17" t="s">
+        <v>125</v>
+      </c>
+      <c r="I17">
+        <v>16</v>
+      </c>
+      <c r="J17" t="s">
+        <v>139</v>
+      </c>
+      <c r="O17" t="s">
+        <v>140</v>
+      </c>
+      <c r="P17" t="s">
+        <v>140</v>
+      </c>
+      <c r="Q17" t="s">
+        <v>140</v>
+      </c>
+      <c r="R17">
+        <v>15</v>
+      </c>
+      <c r="T17" t="s">
+        <v>141</v>
+      </c>
+      <c r="U17" t="s">
+        <v>142</v>
+      </c>
+      <c r="V17">
+        <v>8103</v>
+      </c>
+    </row>
+    <row r="18" spans="1:22">
+      <c r="A18" t="s">
+        <v>143</v>
+      </c>
+      <c r="B18" t="s">
+        <v>144</v>
+      </c>
+      <c r="C18" t="s">
+        <v>145</v>
+      </c>
+      <c r="D18" t="s">
+        <v>41</v>
+      </c>
+      <c r="E18" t="s">
+        <v>146</v>
+      </c>
+      <c r="I18">
+        <v>17</v>
+      </c>
+      <c r="J18" t="s">
+        <v>147</v>
+      </c>
+      <c r="O18" t="s">
+        <v>148</v>
+      </c>
+      <c r="P18" t="s">
+        <v>148</v>
+      </c>
+      <c r="Q18" t="s">
+        <v>148</v>
+      </c>
+      <c r="R18">
+        <v>44</v>
+      </c>
+      <c r="T18" t="s">
+        <v>149</v>
+      </c>
+      <c r="U18" t="s">
+        <v>150</v>
+      </c>
+      <c r="V18">
+        <v>8998</v>
+      </c>
+    </row>
+    <row r="19" spans="1:22">
+      <c r="A19" t="s">
+        <v>151</v>
+      </c>
+      <c r="B19" t="s">
+        <v>152</v>
+      </c>
+      <c r="C19" t="s">
+        <v>153</v>
+      </c>
+      <c r="E19" t="s">
+        <v>125</v>
+      </c>
+      <c r="I19">
+        <v>18</v>
+      </c>
+      <c r="J19" t="s">
+        <v>154</v>
+      </c>
+      <c r="O19" t="s">
+        <v>155</v>
+      </c>
+      <c r="P19" t="s">
+        <v>155</v>
+      </c>
+      <c r="Q19" t="s">
+        <v>155</v>
+      </c>
+      <c r="R19">
+        <v>43</v>
+      </c>
+      <c r="T19" t="s">
+        <v>156</v>
+      </c>
+      <c r="U19" t="s">
+        <v>157</v>
+      </c>
+      <c r="V19">
+        <v>9111</v>
+      </c>
+    </row>
+    <row r="20" spans="1:22">
+      <c r="A20" t="s">
+        <v>141</v>
+      </c>
+      <c r="B20" t="s">
+        <v>158</v>
+      </c>
+      <c r="C20" t="s">
+        <v>82</v>
+      </c>
+      <c r="E20" t="s">
+        <v>159</v>
+      </c>
+      <c r="I20">
+        <v>19</v>
+      </c>
+      <c r="J20" t="s">
+        <v>160</v>
+      </c>
+      <c r="O20" t="s">
+        <v>161</v>
+      </c>
+      <c r="P20" t="s">
+        <v>161</v>
+      </c>
+      <c r="Q20" t="s">
+        <v>161</v>
+      </c>
+      <c r="R20">
+        <v>34</v>
+      </c>
+      <c r="T20" t="s">
+        <v>162</v>
+      </c>
+      <c r="U20" t="s">
+        <v>163</v>
+      </c>
+      <c r="V20">
+        <v>9086</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>